--- v0 (2026-08-14)
+++ v1 (2026-11-02)
@@ -8,91 +8,78 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Utilisateur\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Parcours_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F725132E-7C6B-4498-AD3B-582C3F6F15C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4624D5F5-7AB3-449F-B466-242D47D228AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="600" windowWidth="20460" windowHeight="10920" tabRatio="500" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30" yWindow="390" windowWidth="20460" windowHeight="10920" tabRatio="500" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Mars 2026" sheetId="1" r:id="rId1"/>
     <sheet name="Avril 2026" sheetId="2" r:id="rId2"/>
     <sheet name="Mai 2026 " sheetId="4" r:id="rId3"/>
     <sheet name="Juin 2026" sheetId="6" r:id="rId4"/>
     <sheet name="Juillet 2026" sheetId="7" r:id="rId5"/>
     <sheet name="Aôut 2026" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Aôut 2026'!$A$1:$D$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Aôut 2026'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Juillet 2026'!$A$1:$D$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Juin 2026'!$A$1:$D$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Mai 2026 '!$A$1:$D$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Mars 2026'!$A$1:$D$41</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="181029" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="255">
   <si>
     <t>Samedi</t>
   </si>
   <si>
     <t>Détente</t>
   </si>
   <si>
     <t>40 Km</t>
   </si>
   <si>
     <t>Mercredi</t>
   </si>
   <si>
     <t>55 Km</t>
   </si>
   <si>
     <t>36 km</t>
   </si>
   <si>
     <t>D 380m</t>
   </si>
   <si>
     <t>Avenue Verte,Le Bourget du Lac,Les Mottets,le Jardin des Plantes,Piste Cyclable,Cognin…</t>
   </si>
   <si>
@@ -2044,50 +2031,67 @@
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>La Chavanne,St Hélène du Lac,Les Mollettes,</t>
     </r>
   </si>
   <si>
     <t>La Chapelle Blanche,à droite Pontcharra,Barraux,Lac St André,Myans,Cognin…</t>
   </si>
   <si>
     <t>58 km</t>
   </si>
   <si>
     <t>65km</t>
   </si>
   <si>
     <t xml:space="preserve">A définir </t>
   </si>
   <si>
     <t>A définir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dim. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Randonnée des Diots de la Ravoire, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Départ à 7h du parking de la mairie de Cognin (à confirmer) parcours de 50 à 105 km</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
@@ -2982,51 +2986,51 @@
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="303">
+  <cellXfs count="305">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3617,224 +3621,234 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="46" xfId="2" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="5" fillId="12" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="45" xfId="2" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="46" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="11" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="45" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="46" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
@@ -4209,396 +4223,396 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.komoot.com/fr-fr/tour/3173587087?share" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView topLeftCell="A26" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="253" t="s">
+      <c r="A1" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="254"/>
-      <c r="C1" s="255"/>
+      <c r="B1" s="267"/>
+      <c r="C1" s="268"/>
       <c r="D1" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="17"/>
       <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="261" t="s">
+      <c r="D3" s="253" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22">
         <v>45723</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="262"/>
+      <c r="D4" s="274"/>
     </row>
     <row r="5" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="23"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="24"/>
     </row>
     <row r="6" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="25"/>
       <c r="B6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="256" t="s">
+      <c r="D6" s="269" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="25"/>
       <c r="B7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="257"/>
+      <c r="D7" s="270"/>
     </row>
     <row r="8" spans="1:4" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="26"/>
       <c r="B8" s="27"/>
       <c r="C8" s="28"/>
-      <c r="D8" s="258"/>
+      <c r="D8" s="271"/>
     </row>
     <row r="9" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="263" t="s">
+      <c r="D9" s="275" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="32">
         <v>45727</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
-      <c r="D10" s="264"/>
+      <c r="D10" s="276"/>
     </row>
     <row r="11" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="32"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
-      <c r="D11" s="264"/>
+      <c r="D11" s="276"/>
     </row>
     <row r="12" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="33"/>
       <c r="B12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="265" t="s">
+      <c r="D12" s="277" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="33"/>
       <c r="B13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="5"/>
-      <c r="D13" s="266"/>
+      <c r="D13" s="278"/>
     </row>
     <row r="14" spans="1:4" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="34"/>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
-      <c r="D14" s="267"/>
+      <c r="D14" s="279"/>
     </row>
     <row r="15" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22">
         <v>45730</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="22"/>
       <c r="B17" s="3"/>
       <c r="C17" s="1"/>
       <c r="D17" s="38"/>
     </row>
     <row r="18" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="25"/>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="256" t="s">
+      <c r="D18" s="269" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="25"/>
       <c r="B19" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="1"/>
-      <c r="D19" s="259"/>
+      <c r="D19" s="272"/>
     </row>
     <row r="20" spans="1:4" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="26"/>
       <c r="B20" s="27"/>
       <c r="C20" s="28"/>
-      <c r="D20" s="260"/>
+      <c r="D20" s="273"/>
     </row>
     <row r="21" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="32">
         <v>45734</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="33"/>
       <c r="B23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D23" s="268" t="s">
+      <c r="D23" s="251" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="41"/>
       <c r="B24" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="42"/>
-      <c r="D24" s="269"/>
+      <c r="D24" s="252"/>
     </row>
     <row r="25" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="D25" s="261" t="s">
+      <c r="D25" s="253" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22">
         <v>45737</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D26" s="270"/>
+      <c r="D26" s="254"/>
     </row>
     <row r="27" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22"/>
       <c r="B27" s="3"/>
       <c r="C27" s="1"/>
-      <c r="D27" s="271"/>
+      <c r="D27" s="255"/>
     </row>
     <row r="28" spans="1:4" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="276" t="s">
+      <c r="A28" s="260" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="277"/>
-[...1 lines deleted...]
-      <c r="D28" s="278"/>
+      <c r="B28" s="261"/>
+      <c r="C28" s="261"/>
+      <c r="D28" s="262"/>
     </row>
     <row r="29" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="43"/>
       <c r="B29" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="D29" s="272" t="s">
+      <c r="D29" s="256" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="25"/>
       <c r="B30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="1"/>
-      <c r="D30" s="273"/>
+      <c r="D30" s="257"/>
     </row>
     <row r="31" spans="1:4" ht="28.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="26"/>
       <c r="B31" s="27"/>
       <c r="C31" s="28"/>
-      <c r="D31" s="274"/>
+      <c r="D31" s="258"/>
     </row>
     <row r="32" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="45" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
         <v>45741</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="279" t="s">
+      <c r="A34" s="263" t="s">
         <v>45</v>
       </c>
-      <c r="B34" s="280"/>
-[...1 lines deleted...]
-      <c r="D34" s="281"/>
+      <c r="B34" s="264"/>
+      <c r="C34" s="264"/>
+      <c r="D34" s="265"/>
     </row>
     <row r="35" spans="1:6" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="48"/>
       <c r="B35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="D35" s="275" t="s">
+      <c r="D35" s="259" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34"/>
       <c r="B36" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="42"/>
-      <c r="D36" s="274"/>
+      <c r="D36" s="258"/>
     </row>
     <row r="37" spans="1:6" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B37" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="51" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="53">
         <v>45744</v>
       </c>
       <c r="B38" s="54"/>
       <c r="C38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="55" t="s">
         <v>20</v>
@@ -4694,653 +4708,653 @@
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
     </row>
     <row r="59" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E59" s="13"/>
       <c r="F59" s="13"/>
     </row>
     <row r="60" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
     </row>
     <row r="61" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
     </row>
     <row r="62" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E62" s="13"/>
       <c r="F62" s="13"/>
     </row>
     <row r="63" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E63" s="13"/>
       <c r="F63" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D6:D8"/>
+    <mergeCell ref="D18:D20"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="D9:D11"/>
+    <mergeCell ref="D12:D14"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D25:D27"/>
     <mergeCell ref="D29:D31"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="A34:D34"/>
-    <mergeCell ref="A1:C1"/>
-[...4 lines deleted...]
-    <mergeCell ref="D12:D14"/>
   </mergeCells>
   <pageMargins left="0.43333333333333302" right="3.9583333333333297E-2" top="0.15763888888888899" bottom="0.15763888888888899" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D49" sqref="D49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="76" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="253" t="s">
+      <c r="A1" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="254"/>
-      <c r="C1" s="254"/>
+      <c r="B1" s="267"/>
+      <c r="C1" s="267"/>
       <c r="D1" s="63" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="64" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="65" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22">
         <v>46113</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="66"/>
       <c r="D3" s="67" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22"/>
       <c r="B4" s="4"/>
       <c r="C4" s="66"/>
       <c r="D4" s="67" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22"/>
       <c r="B5" s="4"/>
       <c r="C5" s="66"/>
       <c r="D5" s="68"/>
     </row>
     <row r="6" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22"/>
       <c r="B6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="69">
         <v>70</v>
       </c>
-      <c r="D6" s="285" t="s">
+      <c r="D6" s="280" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22"/>
       <c r="B7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="66"/>
-      <c r="D7" s="290"/>
+      <c r="D7" s="281"/>
     </row>
     <row r="8" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="26"/>
       <c r="B8" s="27"/>
       <c r="C8" s="70"/>
-      <c r="D8" s="291"/>
+      <c r="D8" s="282"/>
     </row>
     <row r="9" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="292" t="s">
+      <c r="A9" s="283" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="293"/>
-[...1 lines deleted...]
-      <c r="D9" s="294"/>
+      <c r="B9" s="284"/>
+      <c r="C9" s="284"/>
+      <c r="D9" s="285"/>
     </row>
     <row r="10" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="71" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="72" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="32">
         <v>45751</v>
       </c>
       <c r="B11" s="73"/>
       <c r="C11" s="6"/>
       <c r="D11" s="74" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="33"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6"/>
       <c r="D12" s="75"/>
     </row>
     <row r="13" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="32"/>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="265" t="s">
+      <c r="D13" s="277" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="32"/>
       <c r="B14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="8"/>
-      <c r="D14" s="273"/>
+      <c r="D14" s="257"/>
     </row>
     <row r="15" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="34"/>
       <c r="B15" s="35"/>
       <c r="C15" s="76"/>
-      <c r="D15" s="274"/>
+      <c r="D15" s="258"/>
     </row>
     <row r="16" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="21" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="65" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="22">
         <v>45755</v>
       </c>
       <c r="B17" s="77"/>
       <c r="C17" s="77"/>
       <c r="D17" s="67" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="77"/>
       <c r="C18" s="77"/>
       <c r="D18" s="67" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="78"/>
       <c r="B19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="69" t="s">
         <v>58</v>
       </c>
-      <c r="D19" s="256" t="s">
+      <c r="D19" s="269" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="79"/>
       <c r="B20" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="66"/>
-      <c r="D20" s="273"/>
+      <c r="D20" s="257"/>
     </row>
     <row r="21" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="80"/>
       <c r="B21" s="27"/>
       <c r="C21" s="70"/>
-      <c r="D21" s="274"/>
+      <c r="D21" s="258"/>
     </row>
     <row r="22" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="81" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="72" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="32">
         <v>45758</v>
       </c>
       <c r="B23" s="82"/>
       <c r="C23" s="83"/>
       <c r="D23" s="74" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="32"/>
       <c r="B24" s="82"/>
       <c r="C24" s="83"/>
       <c r="D24" s="74" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="32"/>
       <c r="B25" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D25" s="265" t="s">
+      <c r="D25" s="277" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="34"/>
       <c r="B26" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="84"/>
-      <c r="D26" s="267"/>
+      <c r="D26" s="279"/>
     </row>
     <row r="27" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="64" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="85" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="86">
         <v>45762</v>
       </c>
       <c r="B28" s="77"/>
       <c r="C28" s="87"/>
       <c r="D28" s="88" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="22"/>
       <c r="B29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="69" t="s">
         <v>68</v>
       </c>
-      <c r="D29" s="285" t="s">
+      <c r="D29" s="280" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="22"/>
       <c r="B30" s="89" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="69"/>
-      <c r="D30" s="257"/>
+      <c r="D30" s="270"/>
     </row>
     <row r="31" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="26"/>
       <c r="B31" s="90"/>
       <c r="C31" s="70"/>
-      <c r="D31" s="258"/>
+      <c r="D31" s="271"/>
     </row>
     <row r="32" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="71" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="72" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
         <v>45765</v>
       </c>
       <c r="B33" s="82"/>
       <c r="C33" s="82"/>
       <c r="D33" s="74" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="32"/>
       <c r="B34" s="82"/>
       <c r="C34" s="82"/>
       <c r="D34" s="74" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="91"/>
       <c r="B35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="D35" s="286" t="s">
+      <c r="D35" s="289" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34"/>
       <c r="B36" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="76"/>
-      <c r="D36" s="274"/>
+      <c r="D36" s="258"/>
     </row>
     <row r="37" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="65" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22">
         <v>45769</v>
       </c>
       <c r="B38" s="77"/>
       <c r="C38" s="77"/>
       <c r="D38" s="67" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22"/>
       <c r="B39" s="77"/>
       <c r="C39" s="77"/>
       <c r="D39" s="67" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22"/>
       <c r="B40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C40" s="69" t="s">
         <v>76</v>
       </c>
-      <c r="D40" s="256" t="s">
+      <c r="D40" s="269" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22"/>
       <c r="B41" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="66"/>
-      <c r="D41" s="273"/>
+      <c r="D41" s="257"/>
     </row>
     <row r="42" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="26"/>
       <c r="B42" s="27"/>
       <c r="C42" s="70"/>
-      <c r="D42" s="274"/>
+      <c r="D42" s="258"/>
     </row>
     <row r="43" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="71" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="72" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="32">
         <v>45772</v>
       </c>
       <c r="B44" s="82"/>
       <c r="C44" s="82"/>
       <c r="D44" s="74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="32"/>
       <c r="B45" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="D45" s="265" t="s">
+      <c r="D45" s="277" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="34"/>
       <c r="B46" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C46" s="93"/>
-      <c r="D46" s="267"/>
+      <c r="D46" s="279"/>
     </row>
     <row r="47" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="287" t="s">
+      <c r="A47" s="290" t="s">
         <v>81</v>
       </c>
-      <c r="B47" s="288"/>
-[...1 lines deleted...]
-      <c r="D47" s="289"/>
+      <c r="B47" s="291"/>
+      <c r="C47" s="291"/>
+      <c r="D47" s="292"/>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="21" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="36" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="22">
         <v>45776</v>
       </c>
       <c r="B49" s="3"/>
       <c r="C49" s="1"/>
       <c r="D49" s="37" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="22"/>
       <c r="B50" s="1"/>
       <c r="C50" s="94"/>
       <c r="D50" s="37" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="22"/>
       <c r="B51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D51" s="256" t="s">
+      <c r="D51" s="269" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="22"/>
       <c r="B52" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C52" s="1"/>
-      <c r="D52" s="273"/>
+      <c r="D52" s="257"/>
     </row>
     <row r="53" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="26"/>
       <c r="B53" s="27"/>
       <c r="C53" s="28"/>
-      <c r="D53" s="274"/>
+      <c r="D53" s="258"/>
     </row>
     <row r="54" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="282" t="s">
+      <c r="A54" s="286" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="283"/>
-[...1 lines deleted...]
-      <c r="D54" s="284"/>
+      <c r="B54" s="287"/>
+      <c r="C54" s="287"/>
+      <c r="D54" s="288"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="D25:D26"/>
-[...4 lines deleted...]
-    <mergeCell ref="D19:D21"/>
     <mergeCell ref="A54:D54"/>
     <mergeCell ref="D29:D31"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="D40:D42"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="D51:D53"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D6:D8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="D19:D21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AAE93CA-0651-4679-A955-D04F1DBCDC39}">
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView topLeftCell="A49" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="D44" sqref="D44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="73" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="295" t="s">
+      <c r="A1" s="293" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="296"/>
-      <c r="C1" s="296"/>
+      <c r="B1" s="294"/>
+      <c r="C1" s="294"/>
       <c r="D1" s="99" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>118</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="186" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22">
         <v>46143</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="187" t="s">
@@ -5873,63 +5887,63 @@
     <hyperlink ref="D16" r:id="rId7" xr:uid="{BE9E9EF5-479F-4D24-8ECD-46C76BEF1D57}"/>
     <hyperlink ref="D38" r:id="rId8" xr:uid="{818A5C83-E832-436E-8220-D7D62571532F}"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.55118110236220474" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75B40287-787C-4024-B9CD-FEC57ED2EBF6}">
   <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView topLeftCell="A27" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="C26" sqref="C26:D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" customWidth="1"/>
     <col min="4" max="4" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="297" t="s">
+      <c r="A1" s="295" t="s">
         <v>166</v>
       </c>
-      <c r="B1" s="298"/>
-      <c r="C1" s="299"/>
+      <c r="B1" s="296"/>
+      <c r="C1" s="297"/>
       <c r="D1" s="99" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="300"/>
-[...1 lines deleted...]
-      <c r="C2" s="302"/>
+      <c r="A2" s="298"/>
+      <c r="B2" s="299"/>
+      <c r="C2" s="300"/>
       <c r="D2" s="166" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="124" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="142"/>
       <c r="C3" s="143"/>
       <c r="D3" s="176" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="144">
         <v>46176</v>
       </c>
       <c r="B4" s="145" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D4" s="177" t="s">
@@ -6310,55 +6324,55 @@
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId1" xr:uid="{6BDBD67B-9A17-407F-909A-4C34DCD86975}"/>
   </hyperlinks>
   <pageMargins left="0.62992125984251968" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4446FC23-6D62-4803-95C4-0FA2C07DBF81}">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView topLeftCell="A6" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" customWidth="1"/>
     <col min="3" max="3" width="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="297" t="s">
+      <c r="A1" s="295" t="s">
         <v>166</v>
       </c>
-      <c r="B1" s="298"/>
-      <c r="C1" s="299"/>
+      <c r="B1" s="296"/>
+      <c r="C1" s="297"/>
       <c r="D1" s="99" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="139"/>
       <c r="B2" s="140"/>
       <c r="C2" s="141"/>
       <c r="D2" s="166" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="124" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="142"/>
       <c r="C3" s="143"/>
       <c r="D3" s="176" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="144">
         <v>46204</v>
@@ -6620,159 +6634,159 @@
       </c>
       <c r="C30" s="160"/>
       <c r="D30" s="218" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="34"/>
       <c r="B31" s="219">
         <v>46232</v>
       </c>
       <c r="C31" s="220"/>
       <c r="D31" s="221"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.62992125984251968" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{792C636F-A275-44CE-9E6D-C31FC4408435}">
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" customWidth="1"/>
     <col min="4" max="4" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="297" t="s">
+      <c r="A1" s="295" t="s">
         <v>166</v>
       </c>
-      <c r="B1" s="298"/>
-      <c r="C1" s="299"/>
+      <c r="B1" s="296"/>
+      <c r="C1" s="297"/>
       <c r="D1" s="99" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="139"/>
       <c r="B2" s="140"/>
       <c r="C2" s="141"/>
       <c r="D2" s="166" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="79"/>
       <c r="B3" s="154"/>
       <c r="C3" s="155"/>
       <c r="D3" s="161"/>
     </row>
     <row r="4" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="124" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="142"/>
       <c r="C4" s="143"/>
-      <c r="D4" s="244" t="s">
+      <c r="D4" s="242" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="144">
         <v>46260</v>
       </c>
       <c r="B5" s="145" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>240</v>
       </c>
-      <c r="D5" s="245" t="s">
+      <c r="D5" s="243" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="235" t="s">
         <v>210</v>
       </c>
-      <c r="B6" s="250"/>
+      <c r="B6" s="248"/>
       <c r="C6" s="146" t="s">
         <v>241</v>
       </c>
-      <c r="D6" s="245" t="s">
+      <c r="D6" s="243" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="236" t="s">
         <v>252</v>
       </c>
-      <c r="B7" s="250"/>
+      <c r="B7" s="248"/>
       <c r="C7" s="146" t="s">
         <v>242</v>
       </c>
-      <c r="D7" s="246" t="s">
+      <c r="D7" s="244" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="251"/>
-      <c r="B8" s="250"/>
+      <c r="A8" s="249"/>
+      <c r="B8" s="248"/>
       <c r="C8" s="146" t="s">
         <v>243</v>
       </c>
-      <c r="D8" s="247" t="s">
+      <c r="D8" s="245" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="252"/>
-      <c r="B9" s="250"/>
+      <c r="A9" s="250"/>
+      <c r="B9" s="248"/>
       <c r="C9" s="146"/>
-      <c r="D9" s="248" t="s">
+      <c r="D9" s="246" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="97"/>
       <c r="B10" s="98"/>
       <c r="C10" s="240"/>
-      <c r="D10" s="249"/>
+      <c r="D10" s="247"/>
     </row>
     <row r="11" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="95" t="s">
         <v>249</v>
       </c>
       <c r="D11" s="237" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>46263</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="101"/>
       <c r="D12" s="238" t="s">
         <v>245</v>
       </c>
     </row>
@@ -6790,96 +6804,107 @@
       <c r="A14" s="236" t="s">
         <v>251</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="101" t="s">
         <v>250</v>
       </c>
       <c r="D14" s="238" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="236"/>
       <c r="B15" s="4"/>
       <c r="C15" s="101"/>
       <c r="D15" s="238" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="236"/>
       <c r="B16" s="241"/>
       <c r="C16" s="66"/>
       <c r="D16" s="239"/>
     </row>
-    <row r="17" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-    <row r="18" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="303" t="s">
+        <v>253</v>
+      </c>
+      <c r="B17" s="128"/>
+      <c r="C17" s="128"/>
+      <c r="D17" s="301" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="304">
+        <v>46264</v>
+      </c>
+      <c r="B18" s="128"/>
+      <c r="C18" s="128"/>
+      <c r="D18" s="302"/>
+    </row>
     <row r="19" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="20" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="55" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D17:D18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId1" xr:uid="{3E488277-F309-4158-A73B-D19C13A7A547}"/>
   </hyperlinks>
   <pageMargins left="0.62992125984251968" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>