--- v0 (2026-02-16)
+++ v1 (2026-04-19)
@@ -8,127 +8,118 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Parcours_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF08F4A1-39FC-4073-9BC4-31BDDCB72760}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31D17F51-3DEB-41E8-88A7-88AE407BAFB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="15" yWindow="0" windowWidth="20475" windowHeight="10920" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="181029" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="61">
   <si>
     <t>Mercredi</t>
   </si>
   <si>
     <t>Détente</t>
   </si>
   <si>
     <t>60 Km</t>
   </si>
   <si>
     <t>Corbeaux,retraverser RN,chemin de Cognin,La Gache,Pontcharra,Laissaud,Les Mollettes,</t>
   </si>
   <si>
     <t>Montmélian,Francin,Myans,Piste C,Cognin…</t>
   </si>
   <si>
     <t>68 Km</t>
   </si>
   <si>
     <t>Samedi</t>
   </si>
   <si>
     <t>50 km</t>
   </si>
   <si>
     <t>Brison St Innocent,Baie de Grésine,Aix,Pont Rouge,Long du Lac,les Mottets,Ave Verte,Cognin...</t>
   </si>
   <si>
-    <t>Mercrdi</t>
-[...1 lines deleted...]
-  <si>
     <t>du Lac,La Chavanne,Montmélian,Francin,Seloge,Myans,Lac St André,Chemin du lac des Pères,</t>
   </si>
   <si>
     <t>Chemin de En Bellier,Chacuzard,St Baldolph,Monge,Cognin…</t>
   </si>
   <si>
     <t>80 Km</t>
   </si>
   <si>
     <t xml:space="preserve">Samedi </t>
   </si>
   <si>
     <t>50 Km</t>
   </si>
   <si>
     <t>Cognin,Croix de Bissy,La Serraz,le Bourget du Lac,Bourdeau,galerie du Chat,St Jeau de Chevelu,</t>
   </si>
   <si>
-    <t>le Haut Somont,Landrecin,les Bernard,Bas Somont,Billième,retour galerie du Chat,le Bourget du</t>
-[...1 lines deleted...]
-  <si>
     <t>Lac,le Tremblay(coop),La Motte Servolex,Cognin…</t>
   </si>
   <si>
     <t>63 Km</t>
   </si>
   <si>
     <t>Cognin,Technolac,Les Mottets,Le Viviers du Lac,Drumettaz,Les Hauts d’Aix,route des Terraillers,</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bd de la Roche du Roi,Bd des Anglais,Grésy sur Aix,direction St Girod,Chambéraz,St Ours Bassa,</t>
   </si>
   <si>
     <t>Gorges du Sierroz,Grésy/Aix,Aix les Bains,long du Lac,Les Mottets,Ave Verte,Cognin…</t>
   </si>
   <si>
     <t>Cognin,La Digue,Ave du Comte Vert,le Reclus,Bd Lémenc,St Saturnin,tout droit D8,redescendre</t>
   </si>
   <si>
     <t>Les Rippes,St Alban Leysse,Challes les Eaux,La Ramée,Myans,Les Marches,Francin,Chapareillan,</t>
   </si>
   <si>
     <t>Lac St André,retour par Chacuzard,Cognin…</t>
   </si>
   <si>
     <t>Cognin,Col de Couz,Entre deux Guiers,Villette,St Laurent du Pont,D102,Berland,St Christophe la</t>
   </si>
   <si>
     <t>Grotte,retour sur Cognin…</t>
   </si>
   <si>
     <t>Cognin, Piste cyclable, Carrefour Chamnord, St Ombre, château de Candy, Voglans,</t>
   </si>
   <si>
     <t>Drumettaz, les hauts d'Aix, Grésy sur Aix, Rond-point, Corsuet, Aix les Bains, Les Mottets,</t>
   </si>
@@ -139,53 +130,50 @@
     <r>
       <t xml:space="preserve">                    </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="26"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>.Avril 2026.</t>
     </r>
   </si>
   <si>
     <t>Cognin Vélo Tourisme Départ à 13h30</t>
   </si>
   <si>
     <t xml:space="preserve">Rando </t>
   </si>
   <si>
     <t>Vendredi 3  avril, réunion des adhérents à 17h30</t>
   </si>
   <si>
-    <t>Jeudi 30 avril : Réunion des adhérents à 17h30</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Cognin,Monge,lac St André,Chapareillan,Barraux,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>La Buissière,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>traverser RN,à gauche plaine des</t>
     </r>
   </si>
   <si>
@@ -358,227 +346,304 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>La Chapelle Blanche</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>, Pontcharra, La Gache, Chapareillan, lac St André…</t>
     </r>
   </si>
   <si>
     <t>85 km</t>
   </si>
   <si>
     <t>Sud/Est</t>
   </si>
   <si>
     <t>76 km</t>
   </si>
   <si>
-    <t>Ou Rando cyclo du club de Grignon</t>
-[...3 lines deleted...]
-      <t xml:space="preserve">Cognin, la Serraz, la Galerie, Billième, Les Moraignières, St Pierre de Curtille, Conjux, Chaudieu, Aix les Bains, vvNord… </t>
+    <r>
+      <t xml:space="preserve">Cognin, La Digue, Le Jardin des Plantes,Voglans, Le Viviers du Lac, Aix,Grésy/Aix, Droise, Chambéraz, Chainaz les Frasses, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
+      <t>Col du Goléron</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t>, Cusy, St Offenge, Le Montcel,Trévignin,Méry,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(option +)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t>Col de St Saturnin,Bassens,Chambéry,Cognin…</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Cognin, Sonnaz, le Montcel, St Offenge, Cusy, C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>hainaz les Frasses</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t>, St Girod, Grésy/Aix, le bord du lac, le Bourget du lac, Montée StJean,la Matassine, la Serraz, La Motte Slex…</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Cognin, vvSud,Montmélian,La Chavanne,Coise,Châteauneuf,Maltaverne,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Hauteville,Villard d'Héry</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>,Villaroux,La Chapelle Blanche,Pontcharra,La Gache,Barraux,Chapareillan,Lac St St André,Chacuzard,St Baldoph,Cognin…</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Cognin, la Motte Slex, La Serraz, La galerie, Billième, Jongieux, Bas Somont, Yenne,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> St Paul/Yenne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">, St Jean de Chevelu, Billième,La Galerie </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> le bourget du lac, vvNord…</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Bd de la Roche du Roi,Bd des Anglais,Grésy sur Aix,direction St Girod,Chambéraz</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>,St Ours Bassa</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t>,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>le Haut Somont,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Landrecin</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t>,les Bernard,Bas Somont,Billième,retour galerie du Chat,le Bourget du</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Cognin,Monge,Myans,Les Marches,Montmélian,La Chavanne,Les Mollettes,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>1/2 Chapelle</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Blanche</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t>,rue St Anne,Laissaud,Pontcharra,Barraux,Chapareillan,Myans,Piste C,Cognin…</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cognin, la Serraz, la Galerie, Billième, Les Morainières, St Pierre de Curtille, Conjux, Chaudieu, Aix les Bains, vvNord… </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
       <t>(Tour du lac par la Galerie)</t>
     </r>
   </si>
   <si>
-    <r>
-[...150 lines deleted...]
-    </r>
+    <t>Rando cyclo du club de Grignon</t>
+  </si>
+  <si>
+    <t>Sortie à la journée : Picnic à Hautecombe</t>
+  </si>
+  <si>
+    <t>Mardi 28 avril : Réunion des adhérents à 17h30 (salle n°7)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="26"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -623,90 +688,103 @@
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8F2A1"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8F2A1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -794,50 +872,105 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -850,168 +983,172 @@
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="16" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="12" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="12" fillId="7" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="12" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFC0C0C0"/>
@@ -1353,603 +1490,588 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A21" sqref="A21"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="76" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="63" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="63"/>
+      <c r="A1" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
       <c r="D1" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="25" t="s">
-        <v>35</v>
+      <c r="D2" s="24" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
         <v>45748</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="10" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
-      <c r="B5" s="5"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="8">
+        <v>70</v>
+      </c>
+      <c r="D5" s="49" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="50"/>
+    </row>
+    <row r="7" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="45"/>
+    </row>
+    <row r="8" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="8">
-[...2 lines deleted...]
-      <c r="D6" s="53" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16">
+        <v>45751</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="53" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="5" t="s">
+    <row r="11" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16"/>
+      <c r="B11" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="22"/>
+      <c r="D11" s="52"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="16"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="55"/>
+    </row>
+    <row r="13" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>45755</v>
+      </c>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+      <c r="B16" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="51" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11"/>
+      <c r="B17" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="6"/>
-[...17 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="C17" s="6"/>
+      <c r="D17" s="52"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="16">
+        <v>45758</v>
+      </c>
+      <c r="B19" s="19"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="16"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="16"/>
+      <c r="B21" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="16"/>
+      <c r="B22" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="28"/>
+      <c r="D22" s="54"/>
+    </row>
+    <row r="23" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="41" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29">
+        <v>45762</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="59" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="49" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="56"/>
+    </row>
+    <row r="27" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="57"/>
+    </row>
+    <row r="28" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="B28" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="18" t="s">
+      <c r="C28" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="16">
+        <v>45765</v>
+      </c>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="18" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="16"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27"/>
+      <c r="B31" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="58" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="33"/>
+      <c r="B32" s="20" t="s">
         <v>36</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="B16" s="24" t="s">
+      <c r="C32" s="22"/>
+      <c r="D32" s="55"/>
+    </row>
+    <row r="33" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="25" t="s">
+      <c r="C33" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4">
+        <v>45769</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C37" s="6"/>
+      <c r="D37" s="52"/>
+    </row>
+    <row r="38" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="55"/>
+    </row>
+    <row r="39" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="16">
+        <v>45772</v>
+      </c>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="16"/>
+      <c r="B41" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="53" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="33"/>
+      <c r="B42" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="60"/>
+      <c r="D42" s="54"/>
+    </row>
+    <row r="43" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="65"/>
+      <c r="C43" s="65"/>
+      <c r="D43" s="66"/>
+    </row>
+    <row r="44" spans="1:4" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="62"/>
+      <c r="C44" s="62"/>
+      <c r="D44" s="63"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="4">
+        <v>45776</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="26"/>
+      <c r="D47" s="9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" s="2"/>
+      <c r="D48" s="51" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="5" t="s">
         <v>37</v>
       </c>
-    </row>
-[...238 lines deleted...]
-      <c r="D40" s="55" t="s">
+      <c r="C49" s="2"/>
+      <c r="D49" s="52"/>
+    </row>
+    <row r="50" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="38"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="52"/>
+    </row>
+    <row r="51" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="46" t="s">
         <v>60</v>
       </c>
-    </row>
-[...128 lines deleted...]
-      <c r="D54" s="52"/>
+      <c r="B51" s="47"/>
+      <c r="C51" s="47"/>
+      <c r="D51" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A9:D9"/>
-[...10 lines deleted...]
-    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="D36:D38"/>
+    <mergeCell ref="D48:D50"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="A43:D43"/>
   </mergeCells>
   <pageMargins left="0.43333333333333302" right="0" top="0.196527777777778" bottom="0.15763888888888899" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>