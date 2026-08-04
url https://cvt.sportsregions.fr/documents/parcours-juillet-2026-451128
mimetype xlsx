--- v0 (2026-06-18)
+++ v1 (2026-08-04)
@@ -8,111 +8,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Parcours_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE8F7AD6-1BBE-4C54-A6DD-A8C976050EC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5E9E63E-E176-4175-9C5A-BE8BE12A5B78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="0" windowWidth="20460" windowHeight="10920" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30" yWindow="600" windowWidth="20460" windowHeight="10920" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="42">
   <si>
     <t>Mercredi</t>
   </si>
   <si>
     <t>Détente</t>
   </si>
   <si>
     <t>70 Km</t>
   </si>
   <si>
     <t>Cognin,La Digue,Villarcher,Technolac,Les Mottets,Aix les Bains,Baie de Grésine,Brison,</t>
   </si>
   <si>
     <t>Chaudieu,Portout,Conjux,St Pierre de Curtille,Bellevédère d’Ontex,Col du Chat,Bourdeau,</t>
   </si>
   <si>
     <t>Le Bourget du Lac, Avenue verte,Cognin.</t>
   </si>
   <si>
     <t>Départ</t>
   </si>
   <si>
     <t>7h00 ou</t>
   </si>
   <si>
     <t>13h00</t>
   </si>
   <si>
     <t>Samedi</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">                                                       (si annulée,voir parcours ci-dessous pour Rando 1 et 2)</t>
   </si>
   <si>
     <t>50 Km</t>
   </si>
   <si>
     <t>Cognin,Piste Cyclable,Carrefour Chamnord,St Ombre,Château de Candy,Voglans,</t>
   </si>
   <si>
     <t>Drumettaz,Les Hauts d'Aix,Grésy sur Aix,Corsuet,Aix les Bains,Les Mottets,Le Bourget</t>
   </si>
   <si>
     <t>du Lac,Le Tremblay(Coopérative),Montarlet,La Motte Servolex,Cognin.</t>
   </si>
   <si>
     <t>56 Km</t>
   </si>
   <si>
     <t>Cognin,St Thibaud,St Jean de Couz,Tunnel des Echelles,St Christophe la Grotte,Berland,</t>
   </si>
   <si>
     <t>St Pierre d’Entremont,Col du Granier,Tunnel du Pas de la Fosse,Montagnole,St Cassin,</t>
   </si>
   <si>
     <t>80 Km</t>
   </si>
@@ -188,53 +176,50 @@
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">La Flachère,St Vincent de Mercuze,Le Touvet,à droite D29,St Bernard du </t>
     </r>
   </si>
   <si>
     <t>St Georges,St Marcel,Bellecombe,La Palut,St André,Apremont,St Baldoph,Monge, Cognin…</t>
   </si>
   <si>
     <t>80km</t>
   </si>
   <si>
     <t>Cognin,Monge,Francin,Montmélian,La Chavanne,Planaise,Coise,Maltaverne,Betton-Bettonet,</t>
   </si>
   <si>
     <t>Chamoux/Gelon, La Rochette,La Chapelle Blanche,Les Mollettes, Ste Hélène du lac,</t>
   </si>
   <si>
     <t>La Chavanne, Montmélian, Francin, Seloge, Myans, Cognin…</t>
   </si>
   <si>
-    <t>Cognin,Villarchet,Les Mottets,Aix les Bains,Brison St Innocent,Chaudieu,Portout,</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Conjux,St Pierre de Curtille,Les Morainières, les Hts de Jongieux, Billième, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Monthoux, col du Chat</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>, Bourdeau, Le Bourget du Lac, VVN…</t>
     </r>
   </si>
   <si>
@@ -266,50 +251,62 @@
   </si>
   <si>
     <r>
       <t>Touvet,à droite route du Col de Marcieu,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Col de Marcieu</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>,la Vieille Eglise,St Marie du Mont,</t>
     </r>
+  </si>
+  <si>
+    <t>Cognin, la Serraz, le grand Caton, les Tournelles, D.1504, Bourdeau, lac du Bourget,</t>
+  </si>
+  <si>
+    <t>piste cyclable, les Mottets, montée de Tresserve, Aix les bains, retour par le Golf,</t>
+  </si>
+  <si>
+    <t>Viviers du lac, Voglans, Carrefour, Cognin</t>
+  </si>
+  <si>
+    <t>45 km</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
@@ -723,85 +720,85 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFC0C0C0"/>
       <rgbColor rgb="FF808080"/>
@@ -1152,386 +1149,386 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="D31" sqref="D31"/>
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="72.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="39"/>
       <c r="B1" s="40"/>
       <c r="C1" s="41"/>
       <c r="D1" s="42" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D2" s="48" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5">
         <v>45839</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="3"/>
       <c r="D4" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="6"/>
       <c r="C5" s="3"/>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8"/>
       <c r="B6" s="6"/>
       <c r="C6" s="3"/>
       <c r="D6" s="9"/>
     </row>
     <row r="7" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>17</v>
+      </c>
+      <c r="D7" s="52" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="3"/>
       <c r="D8" s="14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="3"/>
       <c r="D9" s="16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="14"/>
     </row>
     <row r="11" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="49" t="s">
-[...4 lines deleted...]
-      <c r="D11" s="50"/>
+      <c r="A11" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="54"/>
     </row>
     <row r="12" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
     </row>
     <row r="13" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="21"/>
-[...2 lines deleted...]
-        <v>11</v>
+      <c r="B13" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="58" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="23">
         <v>45842</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="24"/>
       <c r="C14" s="22"/>
-      <c r="D14" s="56" t="s">
-        <v>12</v>
+      <c r="D14" s="51" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20"/>
       <c r="B15" s="25"/>
-      <c r="C15" s="55"/>
-[...1 lines deleted...]
-        <v>13</v>
+      <c r="C15" s="50"/>
+      <c r="D15" s="51" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="25" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C16" s="26" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="D16" s="59"/>
     </row>
     <row r="17" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="26"/>
-      <c r="D17" s="51" t="s">
-        <v>39</v>
+      <c r="D17" s="55" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="26"/>
-      <c r="D18" s="51"/>
+      <c r="D18" s="55"/>
     </row>
     <row r="19" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="21"/>
       <c r="C19" s="26"/>
       <c r="D19" s="28"/>
     </row>
     <row r="20" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>45846</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="3"/>
       <c r="D21" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
       <c r="B22" s="17"/>
       <c r="C22" s="3"/>
       <c r="D22" s="7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="30"/>
       <c r="B23" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="11" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="30"/>
       <c r="B24" s="13"/>
       <c r="C24" s="3"/>
-      <c r="D24" s="52" t="s">
-        <v>41</v>
+      <c r="D24" s="56" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="30"/>
       <c r="B25" s="15"/>
       <c r="C25" s="3"/>
-      <c r="D25" s="53"/>
+      <c r="D25" s="57"/>
     </row>
     <row r="26" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="26" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D26" s="32" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23">
         <v>45849</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="34"/>
       <c r="D27" s="35" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
       <c r="B28" s="25"/>
       <c r="C28" s="34"/>
       <c r="D28" s="36"/>
     </row>
     <row r="29" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="25" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C29" s="26" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="D29" s="49" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
       <c r="B30" s="27"/>
       <c r="C30" s="26"/>
       <c r="D30" s="28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="26"/>
       <c r="D31" s="28" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="26"/>
       <c r="D32" s="28" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="44"/>
       <c r="C33" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="45">
         <v>45853</v>
       </c>
       <c r="B34" s="44" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C34" s="45">
         <v>45891</v>
       </c>
       <c r="D34" s="47" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="43"/>
       <c r="B35" s="38"/>
     </row>
     <row r="36" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D36" s="31"/>
     </row>
     <row r="37" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="37"/>
       <c r="C37" s="38"/>
       <c r="D37" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="D24:D25"/>
   </mergeCells>
   <pageMargins left="0.43333333333333302" right="0.23611111111111099" top="0.35416666666666702" bottom="0.196527777777778" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 